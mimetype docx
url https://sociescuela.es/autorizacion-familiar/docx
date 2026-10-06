--- v6 (2026-09-16)
+++ v7 (2026-10-06)
@@ -429,194 +429,115 @@
         <w:t xml:space="preserve">☐ SÍ, autorizo solo: ☐ Convivencia ☐ Screening</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ NO autorizo la participación en ninguna evaluación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="92400e"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">PARA ALUMNOS/AS DE 14 Y 15 AÑOS</w:t>
+        <w:t xml:space="preserve">PARA ALUMNOS/AS DE 14 A 17 AÑOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Test de Convivencia: El/la alumno/a puede decidir participar por sí mismo/a, conforme al art. 7 de la LOPDGDD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Test de Screening: Por su especial sensibilidad, requiere autorización de padre/madre/tutor legal.</w:t>
+        <w:t xml:space="preserve">Test de Screening Emocional: Aun cuando la normativa de protección de datos reconoce al mayor de 14 años capacidad para consentir el tratamiento de sus datos, el centro, dada la especial sensibilidad de esta evaluación, solicita igualmente la autorización del padre, madre o tutor legal como garantía adicional. La realización del screening requerirá, además, la conformidad del propio alumno/a.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autorización familiar para el Test de Screening Emocional:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ SÍ, autorizo el Test de Screening Emocional</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ NO autorizo el Test de Screening Emocional</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Información: su hijo/a podrá decidir libremente sobre el Test de Convivencia.</w:t>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">Conformidad del alumno/a (16-17 años):</w:t>
+        <w:t xml:space="preserve">Conformidad del alumno/a:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Acepto participar en el Test de Screening Emocional.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Información a la familia: el centro informa a los padres/tutores de la participación prevista del alumno/a en estas evaluaciones. El acceso a los resultados individuales se rige por las medidas de confidencialidad descritas en este documento.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1046,51 +967,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0F8E71B9"/>
+    <w:nsid w:val="424E4227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>