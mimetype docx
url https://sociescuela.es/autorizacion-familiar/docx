--- v7 (2026-10-06)
+++ v8 (2026-10-27)
@@ -967,51 +967,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="424E4227"/>
+    <w:nsid w:val="3D877829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>